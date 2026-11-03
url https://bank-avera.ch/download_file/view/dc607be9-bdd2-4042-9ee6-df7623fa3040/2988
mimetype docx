--- v0 (2026-07-26)
+++ v1 (2026-11-03)
@@ -8,73 +8,209 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1B541931" w14:textId="1D2302A0" w:rsidR="00B5206E" w:rsidRDefault="00B5206E" w:rsidP="006862A0"/>
-    <w:p w14:paraId="045725C0" w14:textId="77777777" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
+    <w:p w14:paraId="5C0F81A7" w14:textId="333EC315" w:rsidR="00B5206E" w:rsidRDefault="00FD0FC8" w:rsidP="006862A0">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660289" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16452289" wp14:editId="36F7EC7A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4723130</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>111125</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3486150" cy="485775"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1452235389" name="Textfeld 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3486150" cy="485775"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="28575">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4E9D8AEB" w14:textId="49BE5146" w:rsidR="009E4575" w:rsidRPr="00ED545E" w:rsidRDefault="00B52E3B" w:rsidP="009E4575">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00ED545E">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>Farbige</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00FD0FC8" w:rsidRPr="00ED545E">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Textfelder sind zur Info – müssen nicht im Aktienbuch aufgeführt werden.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="16452289" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Textfeld 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:371.9pt;margin-top:8.75pt;width:274.5pt;height:38.25pt;z-index:251660289;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbZiyBFwIAAC0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkSZMZcYqsRYYB&#10;QVsgHXpWZCk2IImapMTOfv0o2flAt9Owi0yK9CP5HrW4b7UiR+F8Daago8GQEmE4lLXZF/TH6/rT&#10;nBIfmCmZAiMKehKe3i8/flg0NhdjqECVwhEEMT5vbEGrEGyeZZ5XQjM/ACsMBiU4zQK6bp+VjjWI&#10;rlU2Hg7vsgZcaR1w4T3ePnZBukz4UgoenqX0IhBVUOwtpNOlcxfPbLlg+d4xW9W8b4P9Qxea1QaL&#10;XqAeWWDk4Oo/oHTNHXiQYcBBZyBlzUWaAacZDd9Ns62YFWkWJMfbC03+/8Hyp+PWvjgS2q/QooCR&#10;kMb63ONlnKeVTscvdkowjhSeLrSJNhCOl58n87vRFEMcY5P5dDabRpjs+rd1PnwToEk0CupQlsQW&#10;O2586FLPKbGYgXWtVJJGGdIUdIyg0/THJYToymCRa7PRCu2u7SfYQXnCwRx0mnvL1zVW3zAfXphD&#10;kbFhXNzwjIdUgFWgtyipwP36233MR+4xSkmDS1NQ//PAnKBEfTeoypfRZBK3LDmT6WyMjruN7G4j&#10;5qAfAPdyhE/E8mTG/KDOpnSg33C/V7EqhpjhWLug4Ww+hG6V8X1wsVqlJNwry8LGbC2P0JHPyO1r&#10;+8ac7QUIKN0TnNeL5e906HI7JVaHALJOIkWCO1Z73nEnk8z9+4lLf+unrOsrX/4GAAD//wMAUEsD&#10;BBQABgAIAAAAIQBn+ql+4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EIv&#10;ppFjp/lxLYdSCIQeAk0LvSrW1ja1VkZSEuftuzk1x9kZZr4t16PtxQl96BwpmE5SEEi1Mx01Cr4+&#10;N09LECFqMrp3hAouGGBd3d+VujDuTB942sdGcAmFQitoYxwKKUPdotVh4gYk9n6ctzqy9I00Xp+5&#10;3PYyS9O5tLojXmj1gG8t1r/7o1Uwmt0uv2x8nE+3y5yS92T73SVKPT6Mry8gIo7xPwxXfEaHipkO&#10;7kgmiF7BYpYzemRj8QziGshWGV8OClazFGRVytsXqj8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAG2YsgRcCAAAtBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAZ/qpfuEAAAAKAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" filled="f" stroked="f" strokeweight="2.25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4E9D8AEB" w14:textId="49BE5146" w:rsidR="009E4575" w:rsidRPr="00ED545E" w:rsidRDefault="00B52E3B" w:rsidP="009E4575">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00ED545E">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>Farbige</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00FD0FC8" w:rsidRPr="00ED545E">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Textfelder sind zur Info – müssen nicht im Aktienbuch aufgeführt werden.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328C0E02" w14:textId="3CF23742" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0005334F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aktienbuch der</w:t>
       </w:r>
     </w:p>
-    <w:permStart w:id="1637690129" w:edGrp="everyone"/>
-    <w:p w14:paraId="1E4FEC07" w14:textId="77777777" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
+    <w:permStart w:id="1792691921" w:edGrp="everyone"/>
+    <w:p w14:paraId="5544AED0" w14:textId="460F033C" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="tmUS1R"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Name Firma"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="tmUS1R"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
@@ -85,114 +221,114 @@
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Name Firma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:permEnd w:id="1637690129"/>
-    <w:p w14:paraId="7B1E81A3" w14:textId="77777777" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
+    <w:permEnd w:id="1792691921"/>
+    <w:p w14:paraId="12A4B369" w14:textId="6BAF02F3" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>CHE-</w:t>
       </w:r>
-      <w:permStart w:id="1035208151" w:edGrp="everyone"/>
+      <w:permStart w:id="1629883067" w:edGrp="everyone"/>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Nummer"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Nummer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:permEnd w:id="1035208151"/>
+      <w:permEnd w:id="1629883067"/>
     </w:p>
-    <w:permStart w:id="1500736758" w:edGrp="everyone"/>
-    <w:p w14:paraId="5C6033CA" w14:textId="77777777" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
+    <w:permStart w:id="3748539" w:edGrp="everyone"/>
+    <w:p w14:paraId="61DBE7DA" w14:textId="6933174F" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Strasse und Nummer"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
@@ -201,65 +337,196 @@
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Strasse und Nummer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:permEnd w:id="1500736758"/>
-    <w:p w14:paraId="71AFA3AC" w14:textId="223D780C" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
+    <w:permEnd w:id="3748539"/>
+    <w:p w14:paraId="7B8E9AC9" w14:textId="797FA631" w:rsidR="0005334F" w:rsidRDefault="00FB616F" w:rsidP="0005334F">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="112C7D5A" wp14:editId="01BBF3E1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>8447404</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>85090</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1285875" cy="876300"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1003433754" name="Textfeld 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1285875" cy="876300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="28575">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="273BA61B" w14:textId="6A1E4B26" w:rsidR="00F870BD" w:rsidRPr="00ED545E" w:rsidRDefault="00F870BD" w:rsidP="00CC7785">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00ED545E">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>Verzeichnis der wirtschaftlich berechtigten Person</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00460A88" w:rsidRPr="00ED545E">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>en</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="112C7D5A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:665.15pt;margin-top:6.7pt;width:101.25pt;height:69pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/riJ5GAIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67VdO3ZWXkduIleV&#10;rCSSU+WMWfAisQwF7F3313dg/dUkp6oXGJhhPt57zO7aWpO9cF6BKeig16dEGA6lMtuC/nxZfplS&#10;4gMzJdNgREEPwtO7+edPs8bmYggV6FI4gkmMzxtb0CoEm2eZ55Wome+BFQadElzNAh7dNisdazB7&#10;rbNhv3+TNeBK64AL7/H2oXPSecovpeDhSUovAtEFxd5CWl1aN3HN5jOWbx2zleLHNtg/dFEzZbDo&#10;OdUDC4zsnHqXqlbcgQcZehzqDKRUXKQZcJpB/80064pZkWZBcLw9w+T/X1r+uF/bZ0dC+w1aJDAC&#10;0life7yM87TS1XHHTgn6EcLDGTbRBsLjo+F0PJ2MKeHom05uvvYTrtnltXU+fBdQk2gU1CEtCS22&#10;X/mAFTH0FBKLGVgqrRM12pCmoFgA8//lwifa4MtLs9EK7aYlqrwaZAPlAedz0FHvLV8qbGLFfHhm&#10;DrnGkVC/4QkXqQGLwdGipAL3+6P7GI8UoJeSBrVTUP9rx5ygRP8wSM7tYDSKYkuH0XgyxIO79myu&#10;PWZX3wPKc4A/xfJkxvigT6Z0UL+izBexKrqY4Vi7oOFk3odO0fhNuFgsUhDKy7KwMmvLY+qIXYT4&#10;pX1lzh55CMjgI5xUxvI3dHSxHeqLXQCpElcR5w7VI/wozUTh8RtF7V+fU9Tls8//AAAA//8DAFBL&#10;AwQUAAYACAAAACEA5PcoA98AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrDMBBE74X+g9hC&#10;L6aRHaUhOJZDKQRCD4EmhV4Va2ObWitjKYnz912f2tsM+5idKTaj68QVh9B60pDNUhBIlbct1Rq+&#10;jtuXFYgQDVnTeUINdwywKR8fCpNbf6NPvB5iLTiEQm40NDH2uZShatCZMPM9Et/OfnAmsh1qaQdz&#10;43DXyXmaLqUzLfGHxvT43mD1c7g4DaPd79V9O8RltlspSj6S3XebaP38NL6tQUQc4x8MU32uDiV3&#10;OvkL2SA69kqlitlJLUBMxKua85rTpLIFyLKQ/0eUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQD/riJ5GAIAADQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDk9ygD3wAAAAwBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" stroked="f" strokeweight="2.25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="273BA61B" w14:textId="6A1E4B26" w:rsidR="00F870BD" w:rsidRPr="00ED545E" w:rsidRDefault="00F870BD" w:rsidP="00CC7785">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00ED545E">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>Verzeichnis der wirtschaftlich berechtigten Person</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00460A88" w:rsidRPr="00ED545E">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>en</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Mit Sitz in </w:t>
       </w:r>
-      <w:permStart w:id="121790253" w:edGrp="everyone"/>
+      <w:permStart w:id="1937261461" w:edGrp="everyone"/>
       <w:r w:rsidR="00263816">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="PLZ "/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00263816">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00263816">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
@@ -312,447 +579,596 @@
       </w:r>
       <w:r w:rsidR="00263816">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00263816">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00263816">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Ort</w:t>
       </w:r>
       <w:r w:rsidR="00263816">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:permEnd w:id="121790253"/>
+      <w:permEnd w:id="1937261461"/>
     </w:p>
-    <w:p w14:paraId="7A26EEC6" w14:textId="77777777" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
+    <w:p w14:paraId="75105E95" w14:textId="7D59CF58" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="0005334F">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42A31458" w14:textId="632875D6" w:rsidR="0005334F" w:rsidRDefault="0005334F" w:rsidP="00A21644">
+    <w:p w14:paraId="52851037" w14:textId="2E9A21A1" w:rsidR="0005334F" w:rsidRDefault="00FB616F" w:rsidP="00A21644">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662337" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="423AA3E9" wp14:editId="46450DBA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>3646170</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>231775</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1762125" cy="323850"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1489457699" name="Textfeld 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1762125" cy="323850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="28575">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3E0A95BE" w14:textId="0340FF41" w:rsidR="009E4575" w:rsidRPr="00ED545E" w:rsidRDefault="009E4575" w:rsidP="009E4575">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00ED545E">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Angabe des </w:t>
+                            </w:r>
+                            <w:r w:rsidR="0057520B" w:rsidRPr="00ED545E">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="24"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>Aktionärs</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="423AA3E9" id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:287.1pt;margin-top:18.25pt;width:138.75pt;height:25.5pt;z-index:251662337;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC9iD11GwIAADQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5y4SZtacaqsVaZJ&#10;UVspnfpMMMSWgMuAxM5+/S44X+r2NO0FX3y/zznMHjqtyF4434Ap6WgwpEQYDlVjtiX98bb8MqXE&#10;B2YqpsCIkh6Epw/zz59mrS1EDjWoSjiCRYwvWlvSOgRbZJnntdDMD8AKg04JTrOAV7fNKsdarK5V&#10;lg+Ht1kLrrIOuPAe/z71TjpP9aUUPLxI6UUgqqQ4W0inS+cmntl8xoqtY7Zu+HEM9g9TaNYYbHou&#10;9cQCIzvX/FFKN9yBBxkGHHQGUjZcpB1wm9HwwzbrmlmRdkFwvD3D5P9fWf68X9tXR0L3FTokMALS&#10;Wl94/Bn36aTT8YuTEvQjhIczbKILhMeku9t8lE8o4ei7yW+mk4Rrdsm2zodvAjSJRkkd0pLQYvuV&#10;D9gRQ08hsZmBZaNUokYZ0pY0n07uJinj7MIUZTDzMmy0QrfpSFNhxmmRDVQH3M9BT723fNngECvm&#10;wytzyDWuhPoNL3hIBdgMjhYlNbhff/sf45EC9FLSonZK6n/umBOUqO8GybkfjcdRbOkyntzleHHX&#10;ns21x+z0I6A8R/hSLE9mjA/qZEoH+h1lvohd0cUMx94lDSfzMfSKxmfCxWKRglBeloWVWVseS0dY&#10;I8Rv3Ttz9shDQAaf4aQyVnygo4/tCVnsAsgmcRVx7lE9wo/STBQen1HU/vU9RV0e+/w3AAAA//8D&#10;AFBLAwQUAAYACAAAACEA9ZnU0uAAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvDQBCG74L/&#10;YRnBS7CbNOaDmE0RoVA8FKyC1212TILZ2ZDdtum/dzzpbYZ5eOd5681iR3HG2Q+OFCSrGARS68xA&#10;nYKP9+1DCcIHTUaPjlDBFT1smtubWlfGXegNz4fQCQ4hX2kFfQhTJaVve7Tar9yExLcvN1sdeJ07&#10;aWZ94XA7ynUc59LqgfhDryd86bH9PpysgsXs9+l1O4c82ZUpRa/R7nOIlLq/W56fQARcwh8Mv/qs&#10;Dg07Hd2JjBejgqx4XDOqIM0zEAyUWVKAOPJQZCCbWv5v0PwAAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAvYg9dRsCAAA0BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEA9ZnU0uAAAAAJAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="2.25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3E0A95BE" w14:textId="0340FF41" w:rsidR="009E4575" w:rsidRPr="00ED545E" w:rsidRDefault="009E4575" w:rsidP="009E4575">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00ED545E">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Angabe des </w:t>
+                      </w:r>
+                      <w:r w:rsidR="0057520B" w:rsidRPr="00ED545E">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="24"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>Aktionärs</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Nominales</w:t>
       </w:r>
       <w:r w:rsidR="00A21644">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktienkapital: </w:t>
       </w:r>
       <w:r w:rsidR="00263816">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">CHF </w:t>
       </w:r>
-      <w:permStart w:id="495850163" w:edGrp="everyone"/>
-      <w:r>
+      <w:permStart w:id="2142117849" w:edGrp="everyone"/>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput>
               <w:default w:val="Betrag"/>
             </w:textInput>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>Betrag</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0005334F">
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:permEnd w:id="495850163"/>
+      <w:permEnd w:id="2142117849"/>
     </w:p>
-    <w:p w14:paraId="05505BE6" w14:textId="77777777" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
+    <w:p w14:paraId="7E7C7C74" w14:textId="7A4B0166" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76E2378E" w14:textId="77777777" w:rsidR="00263816" w:rsidRDefault="00263816" w:rsidP="002A4679">
+    <w:p w14:paraId="7984C279" w14:textId="77777777" w:rsidR="00263816" w:rsidRDefault="00263816" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="15304" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:bottom w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1129"/>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="2025"/>
         <w:gridCol w:w="2025"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A639C5" w14:paraId="14011CB7" w14:textId="77777777" w:rsidTr="00E33435">
+      <w:tr w:rsidR="00A639C5" w14:paraId="40A2A0E6" w14:textId="77777777" w:rsidTr="00E33435">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7A3AD8" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="055FCE8B" w14:textId="4BA2DD03" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4679">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Ordnungs-nummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F305ED6" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="47836B29" w14:textId="4205A67D" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4679">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Zertifikat Nummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB326F0" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="17B2D45F" w14:textId="6DD0E08D" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4679">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aktien Nummer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE98DF1" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="4289F722" w14:textId="01436495" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4679">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Aktien:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36F73EB4" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="41DABD27" w14:textId="11765637" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4679">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Eigentümer:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="462D454C" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="7F9746EC" w14:textId="03D6244C" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4679">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Datum des Erwerbs:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51C86081" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="340C3E03" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Durch den</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F2B2449" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="1A06F25F" w14:textId="147A5499" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4679">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwaltungsrat genehmigt am: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="051BBBD2" w14:textId="2B332E04" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
+          <w:p w14:paraId="0FE4B845" w14:textId="329D0AC5" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00A639C5" w:rsidP="002A4679">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A4679">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Wirtschaftlich berechtigte Person i.S.v. Art. 697j OR</w:t>
+              <w:t xml:space="preserve">Wirtschaftlich berechtigte Person </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E6749">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:vanish/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permStart w:id="1024132901" w:edGrp="everyone"/>
-      <w:tr w:rsidR="00A639C5" w14:paraId="185830E0" w14:textId="77777777" w:rsidTr="00E33435">
+      <w:permStart w:id="1035960306" w:edGrp="everyone"/>
+      <w:tr w:rsidR="00A639C5" w14:paraId="7B43229A" w14:textId="77777777" w:rsidTr="00E33435">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09B75F84" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00E33435" w:rsidP="002A4679">
+          <w:p w14:paraId="3A035C0A" w14:textId="3117AC4C" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00E33435" w:rsidP="002A4679">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Nummer"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:r w:rsidR="00C97925">
+              <w:rPr>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Nummer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD805EC" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="003428F9" w:rsidP="003428F9">
+          <w:p w14:paraId="2DEEC639" w14:textId="4DE9B485" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="003428F9" w:rsidP="003428F9">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Nummer erfassen oder &quot;keine Zertifikat Nummer ausgestellt&quot;"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
@@ -767,51 +1183,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Nummer erfassen oder "keine Zertifikat Nummer ausgestellt"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C6806B4" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00E33435" w:rsidP="002A4679">
+          <w:p w14:paraId="3C374356" w14:textId="18E495D8" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00E33435" w:rsidP="002A4679">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Nummer"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -825,51 +1241,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Nummer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DD5E44F" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00657E3B" w:rsidP="00657E3B">
+          <w:p w14:paraId="2F1F10C9" w14:textId="1EC3AB2A" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00657E3B" w:rsidP="00657E3B">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="z.B. 60 Namenaktien à CHF 1 000.00"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
@@ -884,51 +1300,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>z.B. 60 Namenaktien à CHF 1 000.00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A47808" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRDefault="00657E3B" w:rsidP="002A4679">
+          <w:p w14:paraId="6491B10B" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRDefault="00657E3B" w:rsidP="002A4679">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Vorname Nachname"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -936,51 +1352,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Vorname Nachname</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D9D6968" w14:textId="77777777" w:rsidR="00DA6951" w:rsidRDefault="00DA6951" w:rsidP="002A4679">
+          <w:p w14:paraId="7CF30410" w14:textId="35615D99" w:rsidR="00DA6951" w:rsidRDefault="00DA6951" w:rsidP="002A4679">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Strasse"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -988,51 +1404,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AE16B7D" w14:textId="77777777" w:rsidR="00DA6951" w:rsidRPr="002A4679" w:rsidRDefault="00DA6951" w:rsidP="002A4679">
+          <w:p w14:paraId="55D3C0FD" w14:textId="5592BDCC" w:rsidR="00DA6951" w:rsidRPr="002A4679" w:rsidRDefault="00DA6951" w:rsidP="002A4679">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="PLZ Ort"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -1046,51 +1462,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>PLZ Ort</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74E55BEF" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00274742" w:rsidP="00274742">
+          <w:p w14:paraId="379F9F2C" w14:textId="3BAEEAE6" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00274742" w:rsidP="00274742">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Erwerb durch Gründung vom Datum"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
@@ -1105,51 +1521,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Erwerb durch Gründung vom Datum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E04C6EE" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="000C5441" w:rsidP="002A4679">
+          <w:p w14:paraId="13A758A9" w14:textId="2770DA85" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="000C5441" w:rsidP="002A4679">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Datum"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -1163,51 +1579,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2025" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3850498A" w14:textId="77777777" w:rsidR="00DA6951" w:rsidRDefault="00DA6951" w:rsidP="00DA6951">
+          <w:p w14:paraId="1B05C078" w14:textId="77777777" w:rsidR="00DA6951" w:rsidRDefault="00DA6951" w:rsidP="00DA6951">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Vorname Nachname"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1215,51 +1631,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Vorname Nachname</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B220BFF" w14:textId="77777777" w:rsidR="00DA6951" w:rsidRDefault="00DA6951" w:rsidP="00DA6951">
+          <w:p w14:paraId="46B56A46" w14:textId="77777777" w:rsidR="00DA6951" w:rsidRDefault="00DA6951" w:rsidP="00DA6951">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Strasse"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
@@ -1267,51 +1683,51 @@
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>Strasse</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64331FCF" w14:textId="77777777" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00DA6951" w:rsidP="00DA6951">
+          <w:p w14:paraId="7F769CFD" w14:textId="38BADF7D" w:rsidR="00A639C5" w:rsidRPr="002A4679" w:rsidRDefault="00DA6951" w:rsidP="00DA6951">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="PLZ Ort"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
@@ -1322,316 +1738,664 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>PLZ Ort</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="1024132901"/>
+      <w:permEnd w:id="1035960306"/>
     </w:tbl>
-    <w:p w14:paraId="0A57D1B4" w14:textId="77777777" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
+    <w:p w14:paraId="3385D14E" w14:textId="7044F49C" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66148F13" w14:textId="77777777" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
+    <w:p w14:paraId="16C2D00D" w14:textId="243AC3D1" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DC1BDF2" w14:textId="77777777" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
+    <w:p w14:paraId="01813252" w14:textId="549676B8" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="166A9ECD" w14:textId="77777777" w:rsidR="007C10B5" w:rsidRDefault="007C10B5" w:rsidP="002A4679">
+    <w:p w14:paraId="062D37BA" w14:textId="66D93111" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E20CD32" w14:textId="77777777" w:rsidR="007C10B5" w:rsidRDefault="007C10B5" w:rsidP="002A4679">
+    <w:p w14:paraId="4209DBEC" w14:textId="708AEA0B" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3370A087" w14:textId="77777777" w:rsidR="007C10B5" w:rsidRDefault="007C10B5" w:rsidP="002A4679">
+    <w:p w14:paraId="0307C987" w14:textId="77777777" w:rsidR="000C3B50" w:rsidRDefault="000C3B50" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4548FB59" w14:textId="77777777" w:rsidR="007C10B5" w:rsidRDefault="007C10B5" w:rsidP="002A4679">
+    <w:p w14:paraId="7179E0A7" w14:textId="77777777" w:rsidR="000C3B50" w:rsidRDefault="000C3B50" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA0B1EC" w14:textId="77777777" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
+    <w:p w14:paraId="4C10B781" w14:textId="77777777" w:rsidR="000C3B50" w:rsidRDefault="000C3B50" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD68FBD" w14:textId="77777777" w:rsidR="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
-[...31 lines deleted...]
-    <w:p w14:paraId="594B1527" w14:textId="77777777" w:rsidR="000C3B50" w:rsidRDefault="000C3B50" w:rsidP="002A4679">
+    <w:p w14:paraId="57DB598F" w14:textId="77777777" w:rsidR="000C3B50" w:rsidRDefault="000C3B50" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3119"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="8079"/>
+        <w:gridCol w:w="5670"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="5669"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C3030" w14:paraId="2B69F47C" w14:textId="77777777" w:rsidTr="007C10B5">
+      <w:tr w:rsidR="002C3030" w14:paraId="35B502CA" w14:textId="77777777" w:rsidTr="004C09F3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30776272" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="00A40243">
+          <w:p w14:paraId="5FEDADA7" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="00A40243">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F086AC1" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="00A40243">
+          <w:p w14:paraId="3C2BD874" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="00A40243">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8079" w:type="dxa"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30F468EC" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="00A40243">
+          <w:p w14:paraId="791BAC7C" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="00A40243">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C3030" w14:paraId="66959819" w14:textId="77777777" w:rsidTr="007C10B5">
+      <w:tr w:rsidR="002C3030" w14:paraId="3AB91624" w14:textId="77777777" w:rsidTr="004C09F3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AD50F38" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="002C3030">
+          <w:p w14:paraId="57CFC4FB" w14:textId="56B59E66" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="002C3030">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D7096">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4111" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB58678" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="002C3030">
+          <w:p w14:paraId="253EB9C1" w14:textId="5B07DDAB" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="002C3030">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8079" w:type="dxa"/>
+            <w:tcW w:w="5669" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20F4B377" w14:textId="77777777" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="002C3030">
+          <w:p w14:paraId="7268D4D0" w14:textId="3F2CF99A" w:rsidR="002C3030" w:rsidRPr="000C3B50" w:rsidRDefault="002C3030" w:rsidP="002C3030">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C3B50">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13F8D5F2" w14:textId="65791822" w:rsidR="002A4679" w:rsidRPr="002A4679" w:rsidRDefault="002A4679" w:rsidP="002A4679">
+    <w:p w14:paraId="26994578" w14:textId="385CB6BE" w:rsidR="002A4679" w:rsidRPr="002A4679" w:rsidRDefault="00D85E38" w:rsidP="002A4679">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664385" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27FD7279" wp14:editId="652B7BA8">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-1270</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>6353175</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="9677400" cy="923925"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="375495866" name="Textfeld 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="9677400" cy="923925"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="28575">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6BC227AE" w14:textId="5D1CEF91" w:rsidR="0003645B" w:rsidRPr="0003645B" w:rsidRDefault="0003645B" w:rsidP="00CF6E0B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                                <w:vertAlign w:val="superscript"/>
+                              </w:rPr>
+                              <w:t>1</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Wer allein oder in gemeinsamer Absprache mit Dritten Aktien einer Gesellschaft, deren Beteiligungsrechte nicht an einer Börse kotiert sind, erwirbt und dadurch den Grenzwert von 25</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">% des Aktienkapitals oder der Stimmrechte erreicht oder </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:rFonts w:cs="Gotham Office"/>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>ü</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>berschreitet, muss der Gesellschaft innert Monatsfrist den Vor</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t xml:space="preserve"> und den Nachnamen und die Adresse der nat</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:rFonts w:cs="Gotham Office"/>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>ü</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>rlichen Person melden, f</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:rFonts w:cs="Gotham Office"/>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>ü</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>r die er letztendlich handelt (wirtschaftlich berechtigte Person).</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00ED545E" w:rsidRPr="00ED545E">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>Ist der Aktionär eine juristische Person oder Personengesellschaft, so muss als wirtschaftlich berechtigte Person jede natürliche Person gemeldet werden, die den Aktionär in sinngemässer Anwendung von Art. 963 Abs.</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>2 kontrolliert. Gibt es keine solche Person, so muss der Aktion</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:rFonts w:cs="Gotham Office"/>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>ä</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="0003645B">
+                              <w:rPr>
+                                <w:vanish/>
+                                <w:sz w:val="16"/>
+                                <w:highlight w:val="yellow"/>
+                              </w:rPr>
+                              <w:t>r dies der Gesellschaft melden.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="27FD7279" id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.1pt;margin-top:500.25pt;width:762pt;height:72.75pt;z-index:251664385;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqNXDIHgIAADYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVO44Fy4GbwEWB&#10;IAngFDnTFGkJILksSVtyv75Lyi+kPRW9ULvc1T5mhvP7TiuyF843YEo6GgwpEYZD1ZhtSX+8rb7c&#10;UeIDMxVTYERJD8LT+8XnT/PWFiKHGlQlHMEixhetLWkdgi2yzPNaaOYHYIXBoASnWUDXbbPKsRar&#10;a5Xlw+Ft1oKrrAMuvMfbxz5IF6m+lIKHFym9CESVFGcL6XTp3MQzW8xZsXXM1g0/jsH+YQrNGoNN&#10;z6UeWWBk55o/SumGO/Agw4CDzkDKhou0A24zGn7YZl0zK9IuCI63Z5j8/yvLn/dr++pI6L5ChwRG&#10;QFrrC4+XcZ9OOh2/OCnBOEJ4OMMmukA4Xs5up9PxEEMcY7P8ZpZPYpns8rd1PnwToEk0SuqQloQW&#10;2z/50KeeUmIzA6tGqUSNMqQtaX43mU7SH+cQVlcGm1yGjVboNh1pqpLenBbZQHXA/Rz01HvLVw0O&#10;8cR8eGUOuca5Ub/hBQ+pAJvB0aKkBvfrb/cxHynAKCUtaqek/ueOOUGJ+m6QnNloPI5iS854Ms3R&#10;cdeRzXXE7PQDoDxH+FIsT2bMD+pkSgf6HWW+jF0xxAzH3iXlwZ2ch9BrGh8KF8tlSkOBWRaezNry&#10;WDwCG0F+696Zs0cmAnL4DCedseIDIX1uT8lyF0A2ia2IdI/rkQAUZ+L7+JCi+q/9lHV57ovfAAAA&#10;//8DAFBLAwQUAAYACAAAACEAgnmpeeAAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvDMAyF&#10;74P9B6PCbq3drC0li1PGoKcxWNNB2c2JtSQ0lkPstOm/n3rabpLe4+l72W5ynbjgEFpPGpYLBQKp&#10;8ralWsPXcT/fggjRkDWdJ9RwwwC7/PEhM6n1VzrgpYi14BAKqdHQxNinUoaqQWfCwvdIrP34wZnI&#10;61BLO5grh7tOJkptpDMt8YfG9PjWYHUuRqdhVX4cTqf97fN7RHcMuA3Fe1Jp/TSbXl9ARJzinxnu&#10;+IwOOTOVfiQbRKdhnrCRz0qpNYi7YZ08c5mSp+Vqo0DmmfxfIv8FAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAajVwyB4CAAA2BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAgnmpeeAAAAAMAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight="2.25pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6BC227AE" w14:textId="5D1CEF91" w:rsidR="0003645B" w:rsidRPr="0003645B" w:rsidRDefault="0003645B" w:rsidP="00CF6E0B">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                          <w:vertAlign w:val="superscript"/>
+                        </w:rPr>
+                        <w:t>1</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Wer allein oder in gemeinsamer Absprache mit Dritten Aktien einer Gesellschaft, deren Beteiligungsrechte nicht an einer Börse kotiert sind, erwirbt und dadurch den Grenzwert von 25</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">% des Aktienkapitals oder der Stimmrechte erreicht oder </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:rFonts w:cs="Gotham Office"/>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>ü</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>berschreitet, muss der Gesellschaft innert Monatsfrist den Vor</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t xml:space="preserve"> und den Nachnamen und die Adresse der nat</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:rFonts w:cs="Gotham Office"/>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>ü</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>rlichen Person melden, f</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:rFonts w:cs="Gotham Office"/>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>ü</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>r die er letztendlich handelt (wirtschaftlich berechtigte Person).</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00ED545E" w:rsidRPr="00ED545E">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>Ist der Aktionär eine juristische Person oder Personengesellschaft, so muss als wirtschaftlich berechtigte Person jede natürliche Person gemeldet werden, die den Aktionär in sinngemässer Anwendung von Art. 963 Abs.</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>2 kontrolliert. Gibt es keine solche Person, so muss der Aktion</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:rFonts w:cs="Gotham Office"/>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>ä</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="0003645B">
+                        <w:rPr>
+                          <w:vanish/>
+                          <w:sz w:val="16"/>
+                          <w:highlight w:val="yellow"/>
+                        </w:rPr>
+                        <w:t>r dies der Gesellschaft melden.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchory="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="002A4679" w:rsidRPr="002A4679" w:rsidSect="002A4679">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1191" w:right="737" w:bottom="851" w:left="737" w:header="709" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19E979B8" w14:textId="77777777" w:rsidR="007C10B5" w:rsidRDefault="007C10B5" w:rsidP="00F513EC">
+    <w:p w14:paraId="6EFABA98" w14:textId="77777777" w:rsidR="008B715A" w:rsidRDefault="008B715A" w:rsidP="00F513EC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7272B70F" w14:textId="77777777" w:rsidR="007C10B5" w:rsidRDefault="007C10B5" w:rsidP="00F513EC">
+    <w:p w14:paraId="4958E70D" w14:textId="77777777" w:rsidR="008B715A" w:rsidRDefault="008B715A" w:rsidP="00F513EC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1677,61 +2441,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CorpoA">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="0000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EF088D9" w14:textId="77777777" w:rsidR="007C10B5" w:rsidRDefault="007C10B5" w:rsidP="00F513EC">
+    <w:p w14:paraId="564B44ED" w14:textId="77777777" w:rsidR="008B715A" w:rsidRDefault="008B715A" w:rsidP="00F513EC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A1E3117" w14:textId="77777777" w:rsidR="007C10B5" w:rsidRDefault="007C10B5" w:rsidP="00F513EC">
+    <w:p w14:paraId="39EDDE10" w14:textId="77777777" w:rsidR="008B715A" w:rsidRDefault="008B715A" w:rsidP="00F513EC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="7B3C1EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
@@ -2175,199 +2939,206 @@
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2121605910">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="778523259">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1233806465">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="594097659">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1737707225">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="662124952">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="8kfPvDTO3GheuU10KpnKFqabObO/xNcjyCkbVk84HCxtP+vUDy/qo2FvnfytiroHQawkdTGCI1ubchuVgq6Nag==" w:salt="zUhpj7NzE7amWmjRebrVQQ=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="duV7hUgVG6O2DmkDF8Y2MUFnlVN54G2FT2siSwJKZCFzdk5Xyeps83YN0FQjA4AOiTZrfiRu4HZm2WEJfsiQgQ==" w:salt="UmDiv+W6hLk4xE2eSfFkEA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="85"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C10B5"/>
+    <w:rsidRoot w:val="0005334F"/>
     <w:rsid w:val="0003645B"/>
     <w:rsid w:val="0005334F"/>
     <w:rsid w:val="00077085"/>
     <w:rsid w:val="00086E59"/>
     <w:rsid w:val="000C3B50"/>
     <w:rsid w:val="000C5441"/>
     <w:rsid w:val="000E5978"/>
     <w:rsid w:val="001154B6"/>
     <w:rsid w:val="0012178D"/>
     <w:rsid w:val="0015530E"/>
     <w:rsid w:val="00160C29"/>
     <w:rsid w:val="00162737"/>
     <w:rsid w:val="001D366B"/>
     <w:rsid w:val="001E2E52"/>
     <w:rsid w:val="001E3917"/>
     <w:rsid w:val="002030D9"/>
     <w:rsid w:val="00217584"/>
     <w:rsid w:val="0023259A"/>
+    <w:rsid w:val="00235D1E"/>
     <w:rsid w:val="002468A6"/>
     <w:rsid w:val="00263816"/>
+    <w:rsid w:val="00270943"/>
     <w:rsid w:val="00274742"/>
     <w:rsid w:val="002A1772"/>
     <w:rsid w:val="002A4679"/>
     <w:rsid w:val="002B4E9E"/>
     <w:rsid w:val="002C3030"/>
     <w:rsid w:val="002E1BA3"/>
     <w:rsid w:val="002F386A"/>
     <w:rsid w:val="003428F9"/>
     <w:rsid w:val="003F35E5"/>
     <w:rsid w:val="00460A88"/>
     <w:rsid w:val="0047178B"/>
     <w:rsid w:val="0047515C"/>
     <w:rsid w:val="00487C44"/>
     <w:rsid w:val="004C09F3"/>
     <w:rsid w:val="0057520B"/>
     <w:rsid w:val="005B6C00"/>
     <w:rsid w:val="005B7775"/>
     <w:rsid w:val="00657E3B"/>
     <w:rsid w:val="006862A0"/>
     <w:rsid w:val="006C319C"/>
     <w:rsid w:val="007412DC"/>
-    <w:rsid w:val="007C10B5"/>
+    <w:rsid w:val="007646F9"/>
     <w:rsid w:val="007D7B12"/>
     <w:rsid w:val="007F6315"/>
     <w:rsid w:val="00810EB8"/>
+    <w:rsid w:val="0081205C"/>
     <w:rsid w:val="00825CB0"/>
     <w:rsid w:val="0084551A"/>
+    <w:rsid w:val="008B715A"/>
     <w:rsid w:val="008F6748"/>
     <w:rsid w:val="00944807"/>
     <w:rsid w:val="00951C4D"/>
     <w:rsid w:val="009945EF"/>
     <w:rsid w:val="0099644C"/>
     <w:rsid w:val="00996A71"/>
     <w:rsid w:val="009A69F7"/>
     <w:rsid w:val="009B7DC9"/>
     <w:rsid w:val="009D1910"/>
     <w:rsid w:val="009E4575"/>
     <w:rsid w:val="009E6749"/>
     <w:rsid w:val="00A21644"/>
     <w:rsid w:val="00A40243"/>
     <w:rsid w:val="00A41CD3"/>
+    <w:rsid w:val="00A456AD"/>
     <w:rsid w:val="00A45CDB"/>
     <w:rsid w:val="00A639C5"/>
     <w:rsid w:val="00AB1DDA"/>
     <w:rsid w:val="00AD49F6"/>
     <w:rsid w:val="00B00AC9"/>
     <w:rsid w:val="00B5206E"/>
     <w:rsid w:val="00B52E3B"/>
     <w:rsid w:val="00B55107"/>
     <w:rsid w:val="00B551E2"/>
     <w:rsid w:val="00B87AE4"/>
     <w:rsid w:val="00BD3DA7"/>
     <w:rsid w:val="00BE2CE6"/>
     <w:rsid w:val="00C1031C"/>
     <w:rsid w:val="00C31D43"/>
     <w:rsid w:val="00C935C9"/>
+    <w:rsid w:val="00C97925"/>
     <w:rsid w:val="00CC7785"/>
     <w:rsid w:val="00CF6E0B"/>
     <w:rsid w:val="00D1775D"/>
     <w:rsid w:val="00D3644E"/>
     <w:rsid w:val="00D85E38"/>
     <w:rsid w:val="00DA6951"/>
-    <w:rsid w:val="00E23B52"/>
     <w:rsid w:val="00E24279"/>
     <w:rsid w:val="00E33435"/>
     <w:rsid w:val="00E76320"/>
+    <w:rsid w:val="00ED545E"/>
+    <w:rsid w:val="00EE3467"/>
     <w:rsid w:val="00F513EC"/>
     <w:rsid w:val="00F54D72"/>
     <w:rsid w:val="00F870BD"/>
     <w:rsid w:val="00FB616F"/>
     <w:rsid w:val="00FD0FC8"/>
     <w:rsid w:val="00FE47BF"/>
+    <w:rsid w:val="00FF22C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="167CD50E"/>
+  <w14:docId w14:val="467CE4EF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{7E31BFDF-BBF0-404B-AD61-DEC741DC445B}"/>
+  <w15:docId w15:val="{22CD39F3-AFB2-4146-B71E-C7E95719464E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3971,54 +4742,50 @@
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00162737"/>
     <w:rPr>
       <w:rFonts w:ascii="Gotham Office" w:hAnsi="Gotham Office" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\AletaReitter\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\2SI5VRKR\Vorlage%20Aktienbuch.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4663,78 +5430,78 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B2F5A7-64A2-42B9-8A72-16D6CF530F0F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9e4de85e-0bbf-43d1-9b57-1a47cc84816c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="101d59a5-8a91-442a-b1c9-1ad2b6d0d1db"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{29c5a7a1-32c9-46e1-9073-634d7df7fcfc}" enabled="1" method="Privileged" siteId="{19ceacb7-abb8-497e-a2a6-8048125d6d2e}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Vorlage Aktienbuch.dotx</Template>
+  <Template>2026.09.28_Vorlage_Aktienbuch.docx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>110</Words>
-  <Characters>697</Characters>
+  <Words>108</Words>
+  <Characters>682</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Bank Avera</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>806</CharactersWithSpaces>
+  <CharactersWithSpaces>789</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aleta Reitter</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100647C8B4D27C03E459885E03A12AA3E33</vt:lpwstr>
   </property>